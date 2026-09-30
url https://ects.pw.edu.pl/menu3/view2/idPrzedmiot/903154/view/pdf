--- v3 (2026-08-19)
+++ v4 (2026-09-30)
@@ -847,51 +847,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma szczegółową wiedzę związaną z procedurą doboru zawodowego  operatorów środków transportu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1069,51 +1069,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić przydatność rutynowych metod i narzędzi służących do rozwiązania prostego zadania inżynierskiego z zakresu oceny narażenia na czynniki otoczenia, oraz wybrać i zastosować właściwą metodę i narzędzia </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>