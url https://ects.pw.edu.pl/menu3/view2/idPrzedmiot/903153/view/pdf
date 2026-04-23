--- v1 (2026-02-27)
+++ v2 (2026-04-23)
@@ -780,51 +780,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna podstawowe metody badania procesów wibroakustycznych stacjonarnych w dziedzinie czasu i częstotliwości oraz ich charakterystyki amplitudowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1124,67 +1124,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - zal., ćwicz. - projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U08, Tr1A_U09</w:t>
+        <w:t xml:space="preserve">Tr1A_U09, Tr1A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi planować i przeprowadzać typowe analizy sygnałów drganiowych i dźwiękowych oraz wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>