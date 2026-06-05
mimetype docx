--- v2 (2026-04-23)
+++ v3 (2026-06-05)
@@ -1124,67 +1124,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - zal., ćwicz. - projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U09, Tr1A_U08</w:t>
+        <w:t xml:space="preserve">Tr1A_U08, Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi planować i przeprowadzać typowe analizy sygnałów drganiowych i dźwiękowych oraz wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>