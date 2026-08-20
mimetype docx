--- v3 (2026-06-05)
+++ v4 (2026-08-20)
@@ -1140,51 +1140,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U08, Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi planować i przeprowadzać typowe analizy sygnałów drganiowych i dźwiękowych oraz wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>