--- v2 (2026-02-27)
+++ v3 (2026-05-29)
@@ -835,51 +835,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -915,67 +915,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KEUS_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować dokumentację zadania dotyczącego sytemu lub urządzenia mechatronicznego, opracować opis uzyskanych wyników oraz przedstawić je w prezentacji i dyskusji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>