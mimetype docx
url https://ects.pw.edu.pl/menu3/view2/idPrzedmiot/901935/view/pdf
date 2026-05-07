--- v4 (2026-02-28)
+++ v5 (2026-05-07)
@@ -777,67 +777,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie laboratorium oraz kolokwium z materiału omawianego na wykładzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZZIO_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę o metodach pomiarowych umożliwiających zebranie danych niezbędnych do tworzenia modeli CAD, zna sposoby analizy pozyskanych w ten sposób danych. Rozumie zasadę działania urządzeń pomiarowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>