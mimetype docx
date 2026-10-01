--- v6 (2026-06-29)
+++ v7 (2026-10-01)
@@ -982,481 +982,481 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ASS-W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma rozszerzoną wiedzę na temat eksploatacji systemów mechaniczno-elektronicznych oraz informatycznych i optycznych wykorzystywanych w automatycznych urządzeniach do sprzedaży i realizacji usług</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie pisemne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ASS-W5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ASS-U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma rozszerzoną wiedzę na temat eksploatacji systemów mechaniczno-elektronicznych oraz informatycznych i optycznych wykorzystywanych w automatycznych urządzeniach do sprzedaży i realizacji usług</w:t>
+        <w:t xml:space="preserve">Potrafi pozyskiwać informacje z baz danych i innych źródeł a także integrować te informacje w celu spełnienia konkretnych wymagań zamawiającego odnośnie systemów służących do automatycznej sprzedaży różnorodnych produktów lub realizacji usług</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ASS-U1: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ASS-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi pozyskiwać informacje z baz danych i innych źródeł a także integrować te informacje w celu spełnienia konkretnych wymagań zamawiającego odnośnie systemów służących do automatycznej sprzedaży różnorodnych produktów lub realizacji usług</w:t>
+        <w:t xml:space="preserve">Potrafi przygotować dokumentację zadania dotyczącego systemu automatycznej sprzedaży w celu przedstawienia jej potencjalnemu zamawiającemu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01</w:t>
+        <w:t xml:space="preserve">K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ASS-U2: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ASS-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przygotować dokumentację zadania dotyczącego systemu automatycznej sprzedaży w celu przedstawienia jej potencjalnemu zamawiającemu</w:t>
+        <w:t xml:space="preserve">Potrafi zintegrować wiedzę dotyczącą układów mechanicznych, elektronicznych i automatyki podczas formułowania wymagań sprzętowych odnośnie urządzeń niezbędnych do realizacji zadań oczekiwanych przez zamawiającego systemy automatycznej sprzedaży produktów lub usług </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03</w:t>
+        <w:t xml:space="preserve">K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ASS-U3: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ASS-U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zintegrować wiedzę dotyczącą układów mechanicznych, elektronicznych i automatyki podczas formułowania wymagań sprzętowych odnośnie urządzeń niezbędnych do realizacji zadań oczekiwanych przez zamawiającego systemy automatycznej sprzedaży produktów lub usług </w:t>
+        <w:t xml:space="preserve">Umie zastosować systemy i urządzenia optoelektroniczne systemach sprzedaży</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12</w:t>
+        <w:t xml:space="preserve">K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ASS-U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ASS-U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie zastosować systemy i urządzenia optoelektroniczne systemach sprzedaży</w:t>
+        <w:t xml:space="preserve">Potrafi sformułować szczegółowe wymagania dla układu sterowania systemu urządzeń do sprzedaży towarów i usług</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14</w:t>
+        <w:t xml:space="preserve">K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ASS_S1: </w:t>
       </w:r>
     </w:p>