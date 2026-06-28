--- v3 (2026-05-07)
+++ v4 (2026-06-28)
@@ -789,51 +789,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W05, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OWZ_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie zasady formułowania funkcji celu i ograniczeń </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -923,51 +923,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raporty z realizacji zadań projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>