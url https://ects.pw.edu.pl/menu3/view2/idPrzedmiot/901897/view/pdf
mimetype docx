--- v4 (2026-06-28)
+++ v5 (2026-07-28)
@@ -843,51 +843,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie sprawdzianu z materiału omawianego na wykładzie, zaliczenie zadania projektowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -923,51 +923,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raporty z realizacji zadań projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>