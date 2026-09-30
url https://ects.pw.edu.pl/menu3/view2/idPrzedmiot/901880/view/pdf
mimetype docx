--- v4 (2026-06-29)
+++ v5 (2026-09-30)
@@ -771,51 +771,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MWB_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie algorytmy współczesnych narzędzi symulacyjnych wspomagających modelowanie biomechaniki układu mięśniowo-szkieletowego człowieka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1201,51 +1201,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MWB_2st_K01: </w:t>
       </w:r>
     </w:p>