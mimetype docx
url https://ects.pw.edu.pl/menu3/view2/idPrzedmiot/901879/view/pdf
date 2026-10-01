--- v7 (2026-09-09)
+++ v8 (2026-10-01)
@@ -770,67 +770,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 kolokwia sprawdzające w ciągu semestru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">P7U_W, III.P7S_WG, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRSB_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada rozszerzoną wiedzę w zakresie modelowania procesów i systemów biologicznych, w tym modelowania przepływów, w zastosowaniach do badania procesów regulacji w systemach biologicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -936,51 +936,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, I.P7S_UK, P7U_U, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRSB_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zbierać informacje nt. procesów regulacji w systemach biologicznych, dokonywać ich krytycznej oceny  oraz formułować i uzasadniać wnioski </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>