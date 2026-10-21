--- v8 (2026-09-13)
+++ v9 (2026-10-21)
@@ -919,67 +919,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W02, W03</w:t>
+        <w:t xml:space="preserve">W03, W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -999,67 +999,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U07, U01</w:t>
+        <w:t xml:space="preserve">U01, U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaprojektować i uruchomić prosty system rozpoznawania obiektów w obrazach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1225,51 +1225,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U03, U09, U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi pracować indywidualnie oraz w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>