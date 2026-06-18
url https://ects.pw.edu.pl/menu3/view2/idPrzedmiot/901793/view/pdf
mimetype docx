--- v4 (2026-03-22)
+++ v5 (2026-06-18)
@@ -849,67 +849,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W12, W01, W06</w:t>
+        <w:t xml:space="preserve">W01, W06, W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna podstawowe zasady doboru czujników i oceny ich ograniczeń w docelowej aplikacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1015,261 +1015,261 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zaprojektować i uruchomić prosty system rozpoznawania obiektów w obrazach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01, U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować i uruchomić prosty system rozpoznawania obiektów w obrazach</w:t>
+        <w:t xml:space="preserve">potrafi krytycznie ocenić oraz dopasować do zadania istniejące rozwiązania oparte o sieci neuronowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U07</w:t>
+        <w:t xml:space="preserve">U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi krytycznie ocenić oraz dopasować do zadania istniejące rozwiązania oparte o sieci neuronowe</w:t>
+        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperyment, przedstawić wyniki z badań i pomiarów w formie czytelnego sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U02, U04</w:t>
+        <w:t xml:space="preserve">U03, U09, U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi pracować indywidualnie oraz w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>