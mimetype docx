--- v5 (2026-06-18)
+++ v6 (2026-07-28)
@@ -779,427 +779,427 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W01, W12</w:t>
+        <w:t xml:space="preserve">W12, W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna podstawowe zasady tworzenia systemów rozpoznawania obiektów opartych o sieci neuronowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W01, W06, W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna podstawowe zasady tworzenia systemów rozpoznawania obiektów opartych o sieci neuronowe</w:t>
+        <w:t xml:space="preserve">zna podstawowe zasady doboru czujników i oceny ich ograniczeń w docelowej aplikacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W01, W06, W12</w:t>
+        <w:t xml:space="preserve">W02, W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna podstawowe zasady doboru czujników i oceny ich ograniczeń w docelowej aplikacji</w:t>
+        <w:t xml:space="preserve">potrafi dobrać, uruchomić i skalibrować czujniki odpowiednie do zadania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W02, W03</w:t>
+        <w:t xml:space="preserve">U01, U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi dobrać, uruchomić i skalibrować czujniki odpowiednie do zadania</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować i uruchomić prosty system rozpoznawania obiektów w obrazach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować i uruchomić prosty system rozpoznawania obiektów w obrazach</w:t>
+        <w:t xml:space="preserve">potrafi krytycznie ocenić oraz dopasować do zadania istniejące rozwiązania oparte o sieci neuronowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U07</w:t>
+        <w:t xml:space="preserve">U04, U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperyment, przedstawić wyniki z badań i pomiarów w formie czytelnego sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>