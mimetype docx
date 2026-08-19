--- v6 (2026-07-28)
+++ v7 (2026-08-19)
@@ -779,67 +779,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W12, W01</w:t>
+        <w:t xml:space="preserve">W01, W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna podstawowe zasady tworzenia systemów rozpoznawania obiektów opartych o sieci neuronowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -919,67 +919,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W02, W03</w:t>
+        <w:t xml:space="preserve">W03, W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1139,67 +1139,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04, U02</w:t>
+        <w:t xml:space="preserve">U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperyment, przedstawić wyniki z badań i pomiarów w formie czytelnego sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1295,51 +1295,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma umiejętność samokształcenia się</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>