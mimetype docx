--- v7 (2026-08-19)
+++ v8 (2026-09-13)
@@ -919,67 +919,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W03, W02</w:t>
+        <w:t xml:space="preserve">W02, W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -999,347 +999,347 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">U07, U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zaprojektować i uruchomić prosty system rozpoznawania obiektów w obrazach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">U01, U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować i uruchomić prosty system rozpoznawania obiektów w obrazach</w:t>
+        <w:t xml:space="preserve">potrafi krytycznie ocenić oraz dopasować do zadania istniejące rozwiązania oparte o sieci neuronowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U07</w:t>
+        <w:t xml:space="preserve">U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi krytycznie ocenić oraz dopasować do zadania istniejące rozwiązania oparte o sieci neuronowe</w:t>
+        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperyment, przedstawić wyniki z badań i pomiarów w formie czytelnego sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U02, U04</w:t>
+        <w:t xml:space="preserve">U03, U09, U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperyment, przedstawić wyniki z badań i pomiarów w formie czytelnego sprawozdania</w:t>
+        <w:t xml:space="preserve">potrafi pracować indywidualnie oraz w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U03, U09, U10</w:t>
+        <w:t xml:space="preserve">U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UO, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma umiejętność samokształcenia się</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>