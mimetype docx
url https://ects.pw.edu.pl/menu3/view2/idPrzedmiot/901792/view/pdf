--- v3 (2026-02-27)
+++ v4 (2026-05-06)
@@ -1104,331 +1104,331 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U03, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi programować roboty mobilne </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01, U03, U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi programować roboty mobilne </w:t>
+        <w:t xml:space="preserve">potrafi wykorzystywać czujniki i budować sieci czujników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U03, U04, U01</w:t>
+        <w:t xml:space="preserve">U01, U03, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi programować systemy wizji maszynowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01, U03, U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wykorzystywać czujniki i budować sieci czujników</w:t>
+        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperymenty, przedstawić wyniki badań w formie sprawozdania, potrafi uczestniczyć w dyskusji na temat wykonanej pracy i przekonująco przedstawić zalety i wady zastosowanego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U03, U04</w:t>
+        <w:t xml:space="preserve">U03, U04, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi pracować indywidualnie oraz w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>