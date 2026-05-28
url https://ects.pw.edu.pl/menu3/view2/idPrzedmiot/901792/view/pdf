--- v4 (2026-05-06)
+++ v5 (2026-05-28)
@@ -884,221 +884,361 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG, P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna podstawowe zagadnienia systemów IoT i bezprzewodowych sieci czujników</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna podstawowe zagadnienia systemów IoT i bezprzewodowych sieci czujników</w:t>
+        <w:t xml:space="preserve">zna podstawowe zagadnienia systemów wizji maszynowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Wpisz opis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W03, W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zaprojektować i implementować algorytmy regulacji procesów dynamicznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W03</w:t>
+        <w:t xml:space="preserve">U01, U03, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna podstawowe zagadnienia systemów wizji maszynowej</w:t>
+        <w:t xml:space="preserve">potrafi programować roboty mobilne </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wpisz opis</w:t>
+        <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W03, W06</w:t>
+        <w:t xml:space="preserve">U01, U03, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować i implementować algorytmy regulacji procesów dynamicznych</w:t>
+        <w:t xml:space="preserve">potrafi wykorzystywać czujniki i budować sieci czujników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1117,58 +1257,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi programować roboty mobilne </w:t>
+        <w:t xml:space="preserve">potrafi programować systemy wizji maszynowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1187,388 +1327,248 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wykorzystywać czujniki i budować sieci czujników</w:t>
+        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperymenty, przedstawić wyniki badań w formie sprawozdania, potrafi uczestniczyć w dyskusji na temat wykonanej pracy i przekonująco przedstawić zalety i wady zastosowanego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U03, U04</w:t>
+        <w:t xml:space="preserve">U03, U04, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi programować systemy wizji maszynowej</w:t>
+        <w:t xml:space="preserve">potrafi pracować indywidualnie oraz w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U03, U04</w:t>
+        <w:t xml:space="preserve">U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperymenty, przedstawić wyniki badań w formie sprawozdania, potrafi uczestniczyć w dyskusji na temat wykonanej pracy i przekonująco przedstawić zalety i wady zastosowanego rozwiązania</w:t>
+        <w:t xml:space="preserve">ma umiejętność samokształcenia się</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium, egzamin</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U03, U04, U09</w:t>
+        <w:t xml:space="preserve">U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>