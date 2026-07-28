--- v5 (2026-05-28)
+++ v6 (2026-07-28)
@@ -884,51 +884,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna podstawowe zagadnienia systemów IoT i bezprzewodowych sieci czujników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1158,417 +1158,417 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">U03, U04, U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi wykorzystywać czujniki i budować sieci czujników</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">U01, U03, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wykorzystywać czujniki i budować sieci czujników</w:t>
+        <w:t xml:space="preserve">potrafi programować systemy wizji maszynowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U03, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi programować systemy wizji maszynowej</w:t>
+        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperymenty, przedstawić wyniki badań w formie sprawozdania, potrafi uczestniczyć w dyskusji na temat wykonanej pracy i przekonująco przedstawić zalety i wady zastosowanego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U03, U04</w:t>
+        <w:t xml:space="preserve">U04, U09, U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperymenty, przedstawić wyniki badań w formie sprawozdania, potrafi uczestniczyć w dyskusji na temat wykonanej pracy i przekonująco przedstawić zalety i wady zastosowanego rozwiązania</w:t>
+        <w:t xml:space="preserve">potrafi pracować indywidualnie oraz w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U03, U04, U09</w:t>
+        <w:t xml:space="preserve">U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi pracować indywidualnie oraz w zespole</w:t>
+        <w:t xml:space="preserve">ma umiejętność samokształcenia się</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium, egzamin</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U08</w:t>
+        <w:t xml:space="preserve">U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>