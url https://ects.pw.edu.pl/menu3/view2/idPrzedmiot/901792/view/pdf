--- v6 (2026-07-28)
+++ v7 (2026-09-09)
@@ -1024,51 +1024,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W03, W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1158,87 +1158,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U03, U04, U01</w:t>
+        <w:t xml:space="preserve">U01, U03, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi wykorzystywać czujniki i budować sieci czujników</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U04, U01, U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wykorzystywać czujniki i budować sieci czujników</w:t>
+        <w:t xml:space="preserve">potrafi programować systemy wizji maszynowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1257,178 +1327,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi programować systemy wizji maszynowej</w:t>
+        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperymenty, przedstawić wyniki badań w formie sprawozdania, potrafi uczestniczyć w dyskusji na temat wykonanej pracy i przekonująco przedstawić zalety i wady zastosowanego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U03, U04</w:t>
+        <w:t xml:space="preserve">U03, U04, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi pracować indywidualnie oraz w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>