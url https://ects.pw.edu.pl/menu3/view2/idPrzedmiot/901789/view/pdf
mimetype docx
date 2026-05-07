--- v3 (2026-02-28)
+++ v4 (2026-05-07)
@@ -1324,71 +1324,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">umie definiować zadania UM na podstawie zadań biznesowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie definiować zadania UM na podstawie zadań biznesowych</w:t>
+        <w:t xml:space="preserve">potrafi przygotowywać dane służące do tworzenia modeli UM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1407,162 +1477,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi przygotowywać dane służące do tworzenia modeli UM</w:t>
+        <w:t xml:space="preserve">umie dostroić parametry i wytrenować model UM na przygotowanym zbiorze danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">U03, U02</w:t>
+        <w:t xml:space="preserve">U02, U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>