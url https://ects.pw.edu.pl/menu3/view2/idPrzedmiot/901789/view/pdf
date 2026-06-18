--- v4 (2026-05-07)
+++ v5 (2026-06-18)
@@ -964,71 +964,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna metody porównywania działających produkcyjnie modeli UM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna metody porównywania działających produkcyjnie modeli UM</w:t>
+        <w:t xml:space="preserve">zna metody pozwalające na wyjaśnianie predykcji dokonywanych przez modele UM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1047,328 +1117,258 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna metody pozwalające na wyjaśnianie predykcji dokonywanych przez modele UM</w:t>
+        <w:t xml:space="preserve">rozumie kwestie bezpieczeństwa związane z zastosowaniem UM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W06</w:t>
+        <w:t xml:space="preserve">W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rozumie kwestie bezpieczeństwa związane z zastosowaniem UM</w:t>
+        <w:t xml:space="preserve">rozumie społeczne konsekwencje stosowania UM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W10</w:t>
+        <w:t xml:space="preserve">W13, W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rozumie społeczne konsekwencje stosowania UM</w:t>
+        <w:t xml:space="preserve">potrafi tworzyć systemy informatyczne stosujące komponenty bazujące na UM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W13, W15</w:t>
+        <w:t xml:space="preserve">U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie definiować zadania UM na podstawie zadań biznesowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>