--- v5 (2026-06-18)
+++ v6 (2026-08-20)
@@ -964,51 +964,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna metody porównywania działających produkcyjnie modeli UM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1228,51 +1228,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W13, W15</w:t>
+        <w:t xml:space="preserve">W15, W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>