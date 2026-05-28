--- v4 (2026-03-28)
+++ v5 (2026-05-28)
@@ -1019,51 +1019,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W06, W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1239,51 +1239,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U03, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>