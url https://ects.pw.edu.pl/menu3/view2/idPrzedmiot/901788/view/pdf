--- v5 (2026-05-28)
+++ v6 (2026-06-18)
@@ -1223,67 +1223,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U03, U04</w:t>
+        <w:t xml:space="preserve">U04, U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>