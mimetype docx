--- v6 (2026-06-18)
+++ v7 (2026-08-19)
@@ -1099,191 +1099,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zaimplementować różnorodne struktury sieci neuronowych i algorytmy ich uczenia stosując odpowiednie do tego narzędzia programistyczne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ćwiczenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaimplementować różnorodne struktury sieci neuronowych i algorytmy ich uczenia stosując odpowiednie do tego narzędzia programistyczne</w:t>
+        <w:t xml:space="preserve">potrafi stworzyć model neuronowy odpowiedni dla postawionego problemu i istniejących danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U07</w:t>
+        <w:t xml:space="preserve">U03, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>