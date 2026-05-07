--- v3 (2026-03-23)
+++ v4 (2026-05-07)
@@ -788,71 +788,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W01, W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową, uporządkowaną wiedzę z mechaniki punktu materialnego, układu punktów materialnych, bryły sztywnej i układów drgających</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ćwiczenia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową, uporządkowaną wiedzę z mechaniki punktu materialnego, układu punktów materialnych, bryły sztywnej i układów drgających</w:t>
+        <w:t xml:space="preserve">ma podstawową, uporządkowaną wiedzę pozwalającą na opis różnych rodzajów fal, w tym fal elektromagnetycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -871,398 +941,328 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową, uporządkowaną wiedzę pozwalającą na opis różnych rodzajów fal, w tym fal elektromagnetycznych</w:t>
+        <w:t xml:space="preserve">ma podstawową, uporządkowaną wiedzę z elektrodynamiki, w tym elektrostatyki, magnetostatyki, indukcji elektromagnetycznej i teorii pola elektromagnetycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W02</w:t>
+        <w:t xml:space="preserve">W02, W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową, uporządkowaną wiedzę z elektrodynamiki, w tym elektrostatyki, magnetostatyki, indukcji elektromagnetycznej i teorii pola elektromagnetycznego</w:t>
+        <w:t xml:space="preserve">potrafi sformułować i rozwiązać równania ruchu prostych układów mechanicznych, w tym punktu materialnego, bryły sztywnej i liniowego oscylatora harmonicznego, korzystając z zasad dynamiki Newtona i zasad zachowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ćwiczenia, egzamin</w:t>
+        <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W02, W03</w:t>
+        <w:t xml:space="preserve">U01, U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi sformułować i rozwiązać równania ruchu prostych układów mechanicznych, w tym punktu materialnego, bryły sztywnej i liniowego oscylatora harmonicznego, korzystając z zasad dynamiki Newtona i zasad zachowania</w:t>
+        <w:t xml:space="preserve">potrafi w prostych przypadkach sformułować i rozwiązać liniowe równanie falowe. Potrafi opisać matematycznie proste typy fal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U03, U01</w:t>
+        <w:t xml:space="preserve">U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wyznaczyć pole elektryczne i magnetyczne pochodzące od prostych rozkładów ładunków i prądów, korzystając z prawa Coulomba, Gaussa, Biota-Savarta i Ampere’a, oraz wyznaczyć siłę elektromotoryczną indukcji, korzystając z prawa Faradaya, i rozwiązywać elementarne problemy z elektrodynamiki</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U04, U01, U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi korzystać przy rozwiązywaniu zagadnień z zakresu wymaganej wiedzy fizycznej z odpowiednich narzędzi matematycznych, w tym matematyki wyższej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>