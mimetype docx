--- v4 (2026-05-07)
+++ v5 (2026-07-28)
@@ -788,51 +788,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W01, W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma podstawową, uporządkowaną wiedzę z mechaniki punktu materialnego, układu punktów materialnych, bryły sztywnej i układów drgających</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -982,67 +982,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W02, W03</w:t>
+        <w:t xml:space="preserve">W03, W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P7S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1218,51 +1218,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U04, U01, U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi korzystać przy rozwiązywaniu zagadnień z zakresu wymaganej wiedzy fizycznej z odpowiednich narzędzi matematycznych, w tym matematyki wyższej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>