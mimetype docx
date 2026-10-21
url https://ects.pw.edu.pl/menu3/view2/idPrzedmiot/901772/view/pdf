--- v5 (2026-08-19)
+++ v6 (2026-10-21)
@@ -984,271 +984,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma wiedzę w zakresie algorytmów numerycznych rozwiązywania układów równań różniczkowych zwyczajnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę w zakresie algorytmów numerycznych rozwiązywania układów równań różniczkowych zwyczajnych</w:t>
+        <w:t xml:space="preserve">potrafi poprawnie implementować podstawowe algorytmy faktoryzacji macierzy i stosować je do problemów algebry liniowej (rozwiązywanie układów równań liniowych, obliczanie wyznacznika, macierzy odwrotnej, wyznaczanie wartości własnych, rozwiązywanie liniowego zadania najmniejszych kwadratów), stosować algorytmy iteracyjne rozwiązywania układów równań liniowych, dekompozycję SVD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W01</w:t>
+        <w:t xml:space="preserve">U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi poprawnie implementować podstawowe algorytmy faktoryzacji macierzy i stosować je do problemów algebry liniowej (rozwiązywanie układów równań liniowych, obliczanie wyznacznika, macierzy odwrotnej, wyznaczanie wartości własnych, rozwiązywanie liniowego zadania najmniejszych kwadratów), stosować algorytmy iteracyjne rozwiązywania układów równań liniowych, dekompozycję SVD</w:t>
+        <w:t xml:space="preserve">potrafi stosować algorytmy znajdowania zer funkcji nieliniowych i pierwiastków wielomianów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi stosować interpolację wielomianami i funkcjami sklejanymi, aproksymację wielomianami i Pade, numeryczne różniczkowanie funkcji i obliczanie całki. Potrafi dobrać parametry modelu metodą  aproksymacji średniokwadratowej dyskretnej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>