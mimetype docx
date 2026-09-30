--- v7 (2026-08-19)
+++ v8 (2026-09-30)
@@ -775,67 +775,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W09, W11, W07, W08</w:t>
+        <w:t xml:space="preserve">W07, W08, W09, W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma podstawową wiedzę niezbędną do rozumienia ekonomicznych i prawnych uwarunkowań dotyczących projektu w informatyce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -941,51 +941,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi opracować dokumentację dotyczącą realizacji zadania inżynierskiego, przygotować raport zawierający omówienie prowadzonego projektu, harmonogram projektu, rozwiązanie oraz przedstawić prezentację i uczestniczyć w dyskusji na ten temat, rzetelnie przedstawiając zalety i wady proponowanego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>