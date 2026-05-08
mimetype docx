--- v4 (2026-03-21)
+++ v5 (2026-05-08)
@@ -931,67 +931,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W07, W05</w:t>
+        <w:t xml:space="preserve">W05, W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma ogólną wiedzę na temat specyfiki działania i projektowania hurtowni danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1377,51 +1377,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U07, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie projektować struktury relacyjnych baz danych z użyciem odpowiednich narzędzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>