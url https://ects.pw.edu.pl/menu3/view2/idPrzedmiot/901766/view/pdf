--- v5 (2026-05-08)
+++ v6 (2026-06-18)
@@ -1361,67 +1361,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U07, U09</w:t>
+        <w:t xml:space="preserve">U09, U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie projektować struktury relacyjnych baz danych z użyciem odpowiednich narzędzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>