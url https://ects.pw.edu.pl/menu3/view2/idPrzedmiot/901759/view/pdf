--- v6 (2026-08-20)
+++ v7 (2026-10-01)
@@ -891,67 +891,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w czasie semestru, ocena sprawozdania z pracowni dyplomowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04, U05</w:t>
+        <w:t xml:space="preserve">U05, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi sformułować specyfikację prostego zadania inżynierskiego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -961,67 +961,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w czasie semestru, ocena sprawozdania z pracowni dyplomowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U09, U10, U07</w:t>
+        <w:t xml:space="preserve">U07, U09, U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaplanować i wykonać zadania związane z realizacją projektu dyplomowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>