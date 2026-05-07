--- v4 (2026-03-23)
+++ v5 (2026-05-07)
@@ -1121,51 +1121,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U03, U08, U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dobrać prawidłową metodę analizy obwodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>