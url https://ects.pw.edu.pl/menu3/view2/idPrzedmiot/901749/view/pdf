--- v5 (2026-05-07)
+++ v6 (2026-07-28)
@@ -831,341 +831,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W01, W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">posiada uporządkowaną wiedzę w zakresie podstawowych wielkości związanych z występującymi w obwodach przebiegami (takich jak moce, energie, charakterystyki widmowe i częstotliwościowe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ćwiczenia – kolokwia 1 i 2, laboratoria 2, 3 i 4, egzamin – część testowa i zadaniowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W02, W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada uporządkowaną wiedzę w zakresie podstawowych wielkości związanych z występującymi w obwodach przebiegami (takich jak moce, energie, charakterystyki widmowe i częstotliwościowe)</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę w zakresie zasad przeprowadzania i opracowywania wyników pomiarów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ćwiczenia – kolokwia 1 i 2, laboratoria 2, 3 i 4, egzamin – część testowa i zadaniowa</w:t>
+        <w:t xml:space="preserve">laboratoria 1 i 2, egzamin – część testowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W02, W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę w zakresie zasad przeprowadzania i opracowywania wyników pomiarów</w:t>
+        <w:t xml:space="preserve">potrafi wyznaczyć i zmierzyć napięcia i prądy w prostym obwodzie liniowym prądu stałego, sinusoidalnie zmiennego lub okresowego w stanie ustalonym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratoria 1 i 2, egzamin – część testowa</w:t>
+        <w:t xml:space="preserve">ćwiczenia – kolokwia 1 i 2, laboratoria 3, 4 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W02, W03</w:t>
+        <w:t xml:space="preserve">U01, U03, U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wyznaczyć i zmierzyć napięcia i prądy w prostym obwodzie liniowym prądu stałego, sinusoidalnie zmiennego lub okresowego w stanie ustalonym</w:t>
+        <w:t xml:space="preserve">potrafi wyznaczyć i zmierzyć napięcia i prądy w prostym obwodzie nieliniowym prądu stałego w stanie ustalonym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ćwiczenia – kolokwia 1 i 2, laboratoria 3, 4 i 5</w:t>
+        <w:t xml:space="preserve">ćwiczenia – kolokwium 1, laboratorium 5, egzamin – część zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U03, U08</w:t>
+        <w:t xml:space="preserve">U08, U01, U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dobrać prawidłową metodę analizy obwodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>