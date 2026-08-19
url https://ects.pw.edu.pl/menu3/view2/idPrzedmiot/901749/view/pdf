--- v6 (2026-07-28)
+++ v7 (2026-08-19)
@@ -831,51 +831,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W01, W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada uporządkowaną wiedzę w zakresie podstawowych wielkości związanych z występującymi w obwodach przebiegami (takich jak moce, energie, charakterystyki widmowe i częstotliwościowe)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1035,137 +1035,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia – kolokwia 1 i 2, laboratoria 3, 4 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">U08, U01, U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi wyznaczyć i zmierzyć napięcia i prądy w prostym obwodzie nieliniowym prądu stałego w stanie ustalonym</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ćwiczenia – kolokwium 1, laboratorium 5, egzamin – część zadaniowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">U01, U03, U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dobrać prawidłową metodę analizy obwodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>