--- v7 (2026-08-19)
+++ v8 (2026-09-30)
@@ -1307,51 +1307,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przetestować zaprojektowany sprzęt i oprogramowanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>