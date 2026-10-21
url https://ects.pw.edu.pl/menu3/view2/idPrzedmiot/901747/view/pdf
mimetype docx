--- v8 (2026-09-30)
+++ v9 (2026-10-21)
@@ -1221,67 +1221,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U07, U11, U12</w:t>
+        <w:t xml:space="preserve">U12, U01, U07, U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przeprowadzić analizę wydajności i optymalizację struktury sprzętu i oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1307,51 +1307,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przetestować zaprojektowany sprzęt i oprogramowanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1651,67 +1651,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K02, K03</w:t>
+        <w:t xml:space="preserve">K03, K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rozumie i potrafi objaśniać funkcjonowanie komputera i jego składników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>