--- v0 (2025-11-02)
+++ v1 (2026-10-01)
@@ -1021,121 +1021,121 @@
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Z1_U01, Z1_U03, Z1_U08, Z1_U10, Z1_U16: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi sporządzać budżety cząstkowe i oceniać ich wykonanie oraz mierzyć dokonania w przedsiębiorstwie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian pisemny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Z1_U01, Z1_U03, Z1_U08, Z1_U10, Z1_U16: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Student potrafi dokonywać pomiaru kosztów i rentowności wyróżnianych obiektów, analizować poziom i strukturę kosztów</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Student potrafi sporządzać budżety cząstkowe i oceniać ich wykonanie oraz mierzyć dokonania w przedsiębiorstwie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>