--- v1 (2026-10-01)
+++ v2 (2026-10-21)
@@ -801,50 +801,120 @@
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Z1_W01, Z1_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Student zna specyficzne kryteria decyzyjne i formuły cenowe oraz ma wiedzę o metodach rozwiązywania typowych problemów decyzyjnych w przedsiębiorstwie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian pisemny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Z1_W01, Z1_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Student ma wiedzę z zakresu podstaw rachunku i kontroli kosztów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -856,66 +926,76 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka Z1_W01, Z1_W04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Z1_U01, Z1_U03, Z1_U08, Z1_U10: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna specyficzne kryteria decyzyjne i formuły cenowe oraz ma wiedzę o metodach rozwiązywania typowych problemów decyzyjnych w przedsiębiorstwie</w:t>
+        <w:t xml:space="preserve">Student potrafi kalkulować ceny sprzedaży, górne i dolne granice cenowe oraz sporządzać rachunki alternatywnych działań i analizować ich wpływ na wynik podmiotu w okresie bieżącym i przyszłym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -926,76 +1006,66 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka Z1_U01, Z1_U03, Z1_U08, Z1_U10: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Z1_U01, Z1_U03, Z1_U08, Z1_U10, Z1_U16: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi kalkulować ceny sprzedaży, górne i dolne granice cenowe oraz sporządzać rachunki alternatywnych działań i analizować ich wpływ na wynik podmiotu w okresie bieżącym i przyszłym</w:t>
+        <w:t xml:space="preserve">Student potrafi dokonywać pomiaru kosztów i rentowności wyróżnianych obiektów, analizować poziom i strukturę kosztów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1022,120 +1092,50 @@
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Z1_U01, Z1_U03, Z1_U08, Z1_U10, Z1_U16: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi sporządzać budżety cząstkowe i oceniać ich wykonanie oraz mierzyć dokonania w przedsiębiorstwie</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Student potrafi dokonywać pomiaru kosztów i rentowności wyróżnianych obiektów, analizować poziom i strukturę kosztów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>