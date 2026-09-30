--- v4 (2026-06-26)
+++ v5 (2026-09-30)
@@ -915,51 +915,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_03, W_04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POB_W04 : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna i rozumie prawne i społeczne uwarunkowania działalności zawodowej związanej z projektowaniem systemów obrazujących </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -985,51 +985,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_02, W_05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK, III.P7S_WG, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, I.P7S_WK, III.P7S_WG, III.P7S_WK, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POB_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma wiedzę ogólną z zakresu podstaw fizycznych, zasady działania i budowy urządzeń tomograficznych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>