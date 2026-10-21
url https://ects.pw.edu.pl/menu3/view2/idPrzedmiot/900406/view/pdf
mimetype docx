--- v5 (2026-09-30)
+++ v6 (2026-10-21)
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, I.P7S_WK, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POB_W03 : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">w pogłębionym stopniu zna zagadnienie problemu odwrotnego i wybrane metody i algorytmy optymalizacji </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -985,51 +985,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_02, W_05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, I.P7S_WK, III.P7S_WG, III.P7S_WK, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK, III.P7S_WG, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POB_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma wiedzę ogólną z zakresu podstaw fizycznych, zasady działania i budowy urządzeń tomograficznych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>