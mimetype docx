--- v3 (2026-03-21)
+++ v4 (2026-06-10)
@@ -813,51 +813,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student zna podstawowe mechanizmy poszukiwania ochrony praw człowieka w krajowym (polskim) systemie ochrony. Zna treść gwarancji składających się na prawo do sądu oraz rozumie znaczenie sądów w zakresie ochrony praw człowieka. Zna zakres i zasady poszukiwania ochrony przed Trybunałem Konstytucyjnym, w szczególności podstawowe zasady dotyczące konstruowania skarg konstytucyjnych. Student ma również podstawową wiedzę na temat innych krajowych organów ochrony praw człowieka, w szczególności Rzecznika Praw Obywatelskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -872,67 +872,67 @@
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza studenta będzie weryfikowana na bieżąco podczas zajęć w ramach dyskusji nad
 omawianymi na nich zagadnieniami. Będą bowiem brane pod uwagę przygotowanie
 merytoryczne studenta do zajęć i jego aktywność. Będzie sprawdzana również
 umiejętność zastosowania wiedzy podczas rozwiązywania samodzielnie kazusów lub
 opracowywania krótkich prac pisemnych. Weryfikacja końcowa wiedzy studenta będzie
 miała formę sprawdziany pisemnego (kolokwium zaliczeniowego) na koniec cyklu zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W01, K_W03</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, II.S.P6S_WG.1, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_1: </w:t>
       </w:r>
     </w:p>
@@ -970,51 +970,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student potrafi sporządzić - na tle niezłożonej sytuacji faktycznej - pismo (np. skargę do Rzecznika Praw Obywatelskich) z żądaniem udzielenia ochrony przed naruszeniem podstawowych praw lub wolności.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>