--- v4 (2026-06-10)
+++ v5 (2026-07-29)
@@ -813,51 +813,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student zna podstawowe mechanizmy poszukiwania ochrony praw człowieka w krajowym (polskim) systemie ochrony. Zna treść gwarancji składających się na prawo do sądu oraz rozumie znaczenie sądów w zakresie ochrony praw człowieka. Zna zakres i zasady poszukiwania ochrony przed Trybunałem Konstytucyjnym, w szczególności podstawowe zasady dotyczące konstruowania skarg konstytucyjnych. Student ma również podstawową wiedzę na temat innych krajowych organów ochrony praw człowieka, w szczególności Rzecznika Praw Obywatelskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -970,51 +970,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student potrafi sporządzić - na tle niezłożonej sytuacji faktycznej - pismo (np. skargę do Rzecznika Praw Obywatelskich) z żądaniem udzielenia ochrony przed naruszeniem podstawowych praw lub wolności.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>