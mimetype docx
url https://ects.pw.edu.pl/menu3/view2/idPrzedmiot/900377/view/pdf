--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -888,51 +888,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2</w:t>
+        <w:t xml:space="preserve">II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_1: </w:t>
       </w:r>
     </w:p>