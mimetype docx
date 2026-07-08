--- v5 (2026-03-22)
+++ v6 (2026-07-08)
@@ -758,67 +758,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W_03, W_04, W_05, W_01</w:t>
+        <w:t xml:space="preserve">W_01, W_03, W_04, W_05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o, I.P7S_WK, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK, III.P7S_WG, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IRR U_01: </w:t>
       </w:r>
     </w:p>
@@ -838,67 +838,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U_01, U_07, U_02, U_03, U_05, U_06</w:t>
+        <w:t xml:space="preserve">U_01, U_02, U_07, U_03, U_05, U_06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UU, III.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UU, I.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IRR K_01: </w:t>
       </w:r>
     </w:p>