--- v6 (2026-07-08)
+++ v7 (2026-09-30)
@@ -838,207 +838,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U07, K_U15</w:t>
+        <w:t xml:space="preserve">K_U07, K_U15, K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PRP_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi posługiwać się odpowiednimi metodami  i urządzeniami pozwalającymi na uruchomienie prototypowych konstrukcji z zakresu elektroniki medycznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PRP_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi korzystać ze źródeł i dokumentacji technicznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRP_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przedstawić wyniki pracy nad projektowanym urządzeniem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>