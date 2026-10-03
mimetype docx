--- v4 (2026-08-20)
+++ v5 (2026-10-03)
@@ -853,51 +853,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ELR_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma elementarną wiedzę w zakresie zasady działania wzmacniacza tranzystorowego. wzmacniacza operacyjnego i układów stabilizacji napięcia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1057,67 +1057,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ELR_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W oparciu o strukturę wzmacniacza operacyjnego potrafi zaprojektować prosty wzmacniacz o zadanych parametrach (np. wzmocnienie, pasmo przenoszenia, slew rate).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>