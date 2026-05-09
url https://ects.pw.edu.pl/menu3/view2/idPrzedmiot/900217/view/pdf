--- v2 (2026-03-22)
+++ v3 (2026-05-09)
@@ -1033,51 +1033,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentacja i raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U06, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1183,51 +1183,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentacja i raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K02, K_K03</w:t>
+        <w:t xml:space="preserve">K_K02, K_K03, K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>