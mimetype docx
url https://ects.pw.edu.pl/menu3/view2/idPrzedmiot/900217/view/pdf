--- v3 (2026-05-09)
+++ v4 (2026-06-17)
@@ -1103,51 +1103,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentacja i raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
@@ -1183,51 +1183,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentacja i raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02, K_K03, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K02, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>