--- v2 (2026-02-04)
+++ v3 (2026-05-06)
@@ -778,351 +778,351 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PRSB_2st_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wiedza w zakresie ograniczeń metod badania układu autonomicznego i układu krążenia </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W_04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PRSB_2st_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PRSB_2st_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wiedza w zakresie ograniczeń metod badania układu autonomicznego i układu krążenia </w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę parametrów charakteryzujących sygnały biologiczne ze szczególnym uwzględnieniem sygnałów charakteryzujących czynność układu krążenia i układu atonomicznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W_04</w:t>
+        <w:t xml:space="preserve">U_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PRSB_2st_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zbierać informacje nt. procesów regulacji w systemach biologicznych, dokonywać ich krytycznej oceny  oraz formułować i uzasadniać wnioski </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U_02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PRSB_2st_U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PRSB_2st_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić analizę parametrów charakteryzujących sygnały biologiczne ze szczególnym uwzględnieniem sygnałów charakteryzujących czynność układu krążenia i układu atonomicznego</w:t>
+        <w:t xml:space="preserve">Student dowiaduje się o potrzebie ustawicznego kształcenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">Bieżąca ocena podczas zajęć </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U_01</w:t>
+        <w:t xml:space="preserve">K_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRSB_2st_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student dowiaduje się  o potrzebie kreatywnego spojrzenia na narzędzia służące do analizy procesów  biologicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>