--- v3 (2026-05-06)
+++ v4 (2026-06-17)
@@ -778,51 +778,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRSB_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza w zakresie ograniczeń metod badania układu autonomicznego i układu krążenia </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -998,51 +998,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U_02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRSB_2st_K01: </w:t>
       </w:r>
     </w:p>