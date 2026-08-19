--- v4 (2026-05-08)
+++ v5 (2026-08-19)
@@ -966,51 +966,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT_U1: </w:t>
       </w:r>
     </w:p>
@@ -1240,67 +1240,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UU, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student umie całkować funkcje jednej zmiennej przez części i przez podstawienie, potrafi obliczać pola powierzchni i objętości brył obrotowych jako wartości odpowiednich całek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>