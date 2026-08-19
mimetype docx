--- v2 (2026-05-07)
+++ v3 (2026-08-19)
@@ -925,341 +925,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MAT3_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę na temat łańcuchów Markowa i szeregów czasowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MAT3_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MAT3_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę na temat łańcuchów Markowa i szeregów czasowych.</w:t>
+        <w:t xml:space="preserve">Potrafi zbudować matematyczny model eksperymentu losowego; potrafi obliczać prawdopodobieństwa zdarzeń losowych przy wykorzystaniu poznanych metod; umie stosować wzór na prawdopodobieństwo całkowite i wzór Bayesa; potrafi wyznaczać rozkłady i parametry zmiennych losowych jednowymiarowych; zna praktyczne zastosowania podstawowych rozkładów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin</w:t>
+        <w:t xml:space="preserve">kolokwium 1, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
+        <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MAT3_U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MAT3_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zbudować matematyczny model eksperymentu losowego; potrafi obliczać prawdopodobieństwa zdarzeń losowych przy wykorzystaniu poznanych metod; umie stosować wzór na prawdopodobieństwo całkowite i wzór Bayesa; potrafi wyznaczać rozkłady i parametry zmiennych losowych jednowymiarowych; zna praktyczne zastosowania podstawowych rozkładów.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczać łączne rozkłady zmiennych losowych dwuwymiarowych i ich rozkłady brzegowe; umie wyznaczać i interpretować parametry zmiennych losowych dwuwymiarowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium 1, egzamin</w:t>
+        <w:t xml:space="preserve">kolokwium 2, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka MAT3_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka MAT3_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczać łączne rozkłady zmiennych losowych dwuwymiarowych i ich rozkłady brzegowe; umie wyznaczać i interpretować parametry zmiennych losowych dwuwymiarowych.</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać twierdzenia graniczne do szacowania prawdopodobieństwa; potrafi wyznaczać i interpretować wskaźniki sumaryczne dla próby losowej; umie wyznaczać estymatory za pomocą metody największej wiarogodności oraz metody momentów, potrafi wyznaczać przedziały ufności; potrafi weryfikować hipotezy statystyczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium 2, egzamin</w:t>
+        <w:t xml:space="preserve">kolokwium 3, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT3_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi podać przykłady zastosowań łańcuchów Markowa np. do opisu doświadczeń genetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>