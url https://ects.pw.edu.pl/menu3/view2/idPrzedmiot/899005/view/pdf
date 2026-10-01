--- v4 (2026-07-29)
+++ v5 (2026-10-01)
@@ -883,51 +883,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UU, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, I.P7S_UO, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętność efektywnego komunikowania, rozwiązywania konfliktów
 oraz motywowania członków organizacji </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -957,51 +957,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U10, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UO, II.S.P7S_UW.1, II.H.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P7S_UO, II.S.P7S_UW.1, II.H.P7S_UW.1, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>