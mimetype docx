--- v4 (2026-03-22)
+++ v5 (2026-05-28)
@@ -957,51 +957,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W09, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, II.T.P6S_WG, I.P6S_WG, II.S.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie potrzebę informatyzacji społeczeństwa i administracji publicznej (I)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1081,67 +1081,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EGZAMIN w postaci pisemnej. Pytania i zagadnienia opisowe wraz z problemami do analizy. Ewentualnie uzupełnienie w formie ustnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W10</w:t>
+        <w:t xml:space="preserve">K_W10, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.T.P6S_WG, II.S.P6S_WG.1, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie potrzebę informatyzacji kluczowych usług realizowanych przez Państwo. Zna strategiczne usługi i systemy teleinformatyczne Państwa (ePUAP, EZD, Profil zaufany, Węzeł krajowy itd.) oraz perspektywy rozwoju nowych usług i STI Państwa (EZD RP, Portal gov.pl, AIP) (I).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>