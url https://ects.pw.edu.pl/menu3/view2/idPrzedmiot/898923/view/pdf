--- v5 (2026-05-28)
+++ v6 (2026-07-09)
@@ -1081,67 +1081,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EGZAMIN w postaci pisemnej. Pytania i zagadnienia opisowe wraz z problemami do analizy. Ewentualnie uzupełnienie w formie ustnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.T.P6S_WG, II.S.P6S_WG.1, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">II.T.P6S_WG, I.P6S_WG, II.S.P6S_WG.1, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie potrzebę informatyzacji kluczowych usług realizowanych przez Państwo. Zna strategiczne usługi i systemy teleinformatyczne Państwa (ePUAP, EZD, Profil zaufany, Węzeł krajowy itd.) oraz perspektywy rozwoju nowych usług i STI Państwa (EZD RP, Portal gov.pl, AIP) (I).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1237,51 +1237,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.T.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie technologii informacyjnych i komunikacyjnych w procesie informatyzacji społeczeństwa i Państwa. Wie jak ocenić wpływ technologii na skuteczność i bezpieczeństwo funkcjonowania usług elektronicznych (podpis elektroniczny, cloud computing, sprzętowe i programowe metody ochrony itp.) (I).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1387,51 +1387,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie definiować, opisywać i analizować środowisko teleinformatyczne w kontekście informatyzacji administracji publicznej oraz zarządzania bezpieczeństwem informacji w administracji publicznej (I).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1527,51 +1527,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować potrzeby w zakresie rozwoju społeczeństwa informacyjnego, elektronicznej administracji i czynników wpływających na ich rozwój (I).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>