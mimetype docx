--- v6 (2026-09-08)
+++ v7 (2026-10-03)
@@ -783,51 +783,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W05, IS_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada uporządkowaną wiedzę z ochrony gleby w zakresie inżynierii środowiska oraz zna podstawowe akty prawa i przepisy z zakresu rekultywacji terenów zdegradowanych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -989,67 +989,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium - zaliczenie w formie pisemnej.
 Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U12, IS_U14</w:t>
+        <w:t xml:space="preserve">IS_U14, IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>