--- v4 (2026-06-17)
+++ v5 (2026-10-21)
@@ -840,51 +840,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium - zaliczenie w formie pisemnej.
 Wykonanie procedury.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W04, IS_W06, IS_W17</w:t>
+        <w:t xml:space="preserve">IS_W06, IS_W17, IS_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK, III.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1134,51 +1134,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U21, IS_U13</w:t>
+        <w:t xml:space="preserve">IS_U13, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>