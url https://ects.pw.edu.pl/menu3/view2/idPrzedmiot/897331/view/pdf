--- v2 (2026-02-28)
+++ v3 (2026-05-07)
@@ -773,51 +773,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu projektowania, budowy, modernizacji i eksploatacji sieci, instalacji i obiektów zaopatrzenia wodę i odprowadzania ścieków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1213,51 +1213,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość wagi pozatechnicznych aspektów i skutków działalności inżynierskiej, w tym jej wpływu na środowisko i związanej z tym odpowiedzialności za podejmowane decyzje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>