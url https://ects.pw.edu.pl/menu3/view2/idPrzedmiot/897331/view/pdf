--- v4 (2026-07-29)
+++ v5 (2026-08-19)
@@ -1063,51 +1063,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wybrać i zastosować odpowiednie materiały na urządzenia i instalacje stosowane w systemach wodociągowych i kanalizacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>