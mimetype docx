--- v4 (2026-03-21)
+++ v5 (2026-05-08)
@@ -1016,51 +1016,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi odwzorować graficznie elementy, urządzenia, instalacje i budynki. Umie pozyskać informację z odwzorowań graficznych. Posiada umiejętność logicznego myślenia i poprawnego wyciągania wniosków dotyczących grafiki inżynierskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1220,67 +1220,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w trakcie zajęć projektowych i w czasie wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K03, IS_K01</w:t>
+        <w:t xml:space="preserve">IS_K01, IS_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie potrzebę rozwoju zawodowego i stałego dokształcania się.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>