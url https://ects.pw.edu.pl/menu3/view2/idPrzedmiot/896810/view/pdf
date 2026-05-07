--- v2 (2026-02-27)
+++ v3 (2026-05-07)
@@ -1037,121 +1037,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca ćwiczeniowa, wymagane jest dokonanie prawidłowego podziału odcinków na szlaki (odstępy), prawidłowego obliczenia czasów jazdy i czasów szlakowego następstwa pociągów, prawidłowego obliczenia liczby pociągów obciążających zadane odcinki, prawidłowego opracowania organizacji ruchu pociągów na zadanych odcinkach w formie graficznej oraz prawidłowego obliczenia zdolności przepustowej odcinków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U20, Tr1A_U03, Tr1A_U01, Tr1A_U24, Tr1A_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UK, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Absolwent potrafi samodzielnie dokonać obiegowania pojazdów kolejowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ćwiczenia projektowe: część dotycząca przygotowania planu obiegu składów pociągów niezbędnych do obsłużenia pociągów klasy INTER i AGLO oraz przygotowania wykresu pracy pojazdów trakcyjnych, wymagane jest prawidłowe przygotowanie planu obiegu składów pociągów niezbędnych do obsłużenia pociągów klasy INTER i AGLO oraz prawidłowego przygotowania wykresu pracy pojazdów trakcyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U24, Tr1A_U22, Tr1A_U20, Tr1A_U03, Tr1A_U01</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Tr1A_U22, Tr1A_U20, Tr1A_U03, Tr1A_U01, Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>