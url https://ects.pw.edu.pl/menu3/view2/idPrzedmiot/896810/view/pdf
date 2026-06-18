--- v3 (2026-05-07)
+++ v4 (2026-06-18)
@@ -1037,67 +1037,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca ćwiczeniowa, wymagane jest dokonanie prawidłowego podziału odcinków na szlaki (odstępy), prawidłowego obliczenia czasów jazdy i czasów szlakowego następstwa pociągów, prawidłowego obliczenia liczby pociągów obciążających zadane odcinki, prawidłowego opracowania organizacji ruchu pociągów na zadanych odcinkach w formie graficznej oraz prawidłowego obliczenia zdolności przepustowej odcinków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U20, Tr1A_U03, Tr1A_U01, Tr1A_U24, Tr1A_U22</w:t>
+        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U01, Tr1A_U24, Tr1A_U22, Tr1A_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UK, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent potrafi samodzielnie dokonać obiegowania pojazdów kolejowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>