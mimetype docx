--- v4 (2026-06-18)
+++ v5 (2026-07-28)
@@ -1037,67 +1037,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca ćwiczeniowa, wymagane jest dokonanie prawidłowego podziału odcinków na szlaki (odstępy), prawidłowego obliczenia czasów jazdy i czasów szlakowego następstwa pociągów, prawidłowego obliczenia liczby pociągów obciążających zadane odcinki, prawidłowego opracowania organizacji ruchu pociągów na zadanych odcinkach w formie graficznej oraz prawidłowego obliczenia zdolności przepustowej odcinków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U01, Tr1A_U24, Tr1A_U22, Tr1A_U20</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U22, Tr1A_U20, Tr1A_U03, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent potrafi samodzielnie dokonać obiegowania pojazdów kolejowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1248,67 +1248,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia audytoryjne: część dotycząca obliczenia zdolności przepustowej odcinków, wymagane jest prawidłowe obliczenie zdolności przepustowej odcinków,
 ćwiczenia projektowe: część dotycząca obliczenia zdolności przewozowej odcinków linii dla założonej liczby pociągów, obliczenia liczby składów pociągów potrzebnych do wykonania zadań, liczby pojazdów w składzie i planie obiegu oraz ich dobowego przebiegu i czasu pracy w dobie, obliczenia dobowego przebiegu pojazdów trakcyjnych oraz ich liczby godzin pracy w dobie, obliczenia liczby pojazdów trakcyjnych i drużyn trakcyjnych niezbędnych do obsłużenia umieszczonych na wykresie ruchu tras pociągów klas INTER i AGLO oraz obliczenia liczby drużyn konduktorskich niezbędnych do obsłużenia pociągów wymienionych klas, wymagane jest prawidłowe obliczenie zdolności przewozowej odcinków linii dla założonej liczby pociągów, prawidłowe obliczenie liczby składów pociągów potrzebnych do wykonania zadań, liczby pojazdów w składzie i planie obiegu oraz ich dobowego przebiegu i </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U22, Tr1A_U18, Tr1A_U03, Tr1A_U01</w:t>
+        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U01, Tr1A_U22, Tr1A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">