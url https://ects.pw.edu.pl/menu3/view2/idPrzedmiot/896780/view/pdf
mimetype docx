--- v3 (2026-02-06)
+++ v4 (2026-05-07)
@@ -772,191 +772,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna wielkości (parametry) charakteryzujące analogowe i cyfrowe systemy telekomunikacyjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium do 4 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 2 pytania, ew.odpowiedzi ustne lub test do 30 pytań, do zaliczenia wymagane uzyskanie min. 50%+1 punktów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna wielkości (parametry) charakteryzujące analogowe i cyfrowe systemy telekomunikacyjne</w:t>
+        <w:t xml:space="preserve">Zna zależności matematyczne opisujące parametry sygnałów telekomunikacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium do 4 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 2 pytania, ew.odpowiedzi ustne lub test do 30 pytań, do zaliczenia wymagane uzyskanie min. 50%+1 punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie procesy zachodzące w analogowych  i cyfrowych układach przetwarzania i transmisji informacji </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>