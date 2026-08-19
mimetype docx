--- v1 (2026-03-22)
+++ v2 (2026-08-19)
@@ -12,770 +12,770 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nazwa przedmiotu: </w:t>
+        <w:t xml:space="preserve">Name of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prawo transportowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Koordynator przedmiotu: </w:t>
+        <w:t xml:space="preserve">Coordinator of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">dr hab. Anna Gołębiowska, prof. PW, Wydział Administracji i Nauk Społecznych Politechniki Warszawskiej, Zakład Filozofii Nauki, Socjologii i Podstaw Techniki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Status przedmiotu: </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Program: </w:t>
+        <w:t xml:space="preserve">Type of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Compulsory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level of education: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First cycle studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Grupa przedmiotów: </w:t>
+        <w:t xml:space="preserve">Group of courses: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specjalnościowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kod przedmiotu: </w:t>
+        <w:t xml:space="preserve">Code of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TR.SIS627</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Semestr nominalny: </w:t>
+        <w:t xml:space="preserve">Nominal semester: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">6 / rok ak. 2021/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba godzin pracy studenta związanych z osiągnięciem efektów uczenia się: </w:t>
+        <w:t xml:space="preserve">Number of hours of student’s work to achieve learning outcomes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">84 godz., w tym: praca na wykładach: 30 godz., konsultacje: 2 godz., udział w egzaminie: 2 godz., praca własna studenta z dokumentami, skryptem i ustawami: 50 godz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS na zajęciach wymagających bezpośredniego udziału nauczycieli akademickich: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits on the course with direct participation of academic teacher: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1,5 pkt. ECTS (34 godziny, w tym: praca na wykładach: 30 godz., konsultacje: 2 godz., udział w egzaminie: 2 godz.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Język prowadzenia zajęć: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Liczba punktów ECTS, którą student uzyskuje w ramach zajęć o charakterze praktycznym: </w:t>
+        <w:t xml:space="preserve">Language of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">polish</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of ECTS credits on practical activities on the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Formy zajęć i ich wymiar w semestrze: </w:t>
+        <w:t xml:space="preserve">Form of didactic studies and number of hours per semester: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2200" w:type="dxa"/>
         <w:gridCol w:w="2200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="2500" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wykład: </w:t>
+              <w:t xml:space="preserve">Lecture: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ćwiczenia: </w:t>
+              <w:t xml:space="preserve">Exercise type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratorium: </w:t>
+              <w:t xml:space="preserve">Laboratory: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projekt: </w:t>
+              <w:t xml:space="preserve">Project type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lekcje komputerowe: </w:t>
+              <w:t xml:space="preserve">Computer lessons: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wymagania wstępne: </w:t>
+        <w:t xml:space="preserve">Preliminary requirements: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">brak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Limit liczby studentów: </w:t>
+        <w:t xml:space="preserve">Limit of students: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">brak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Cel przedmiotu: </w:t>
+        <w:t xml:space="preserve">Purpose of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nabycie wiedzy i umiejętności w zakresie aktualnego prawa transportowego obowiązującego w Polsce oraz Unii Europejskiej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Treści kształcenia: </w:t>
+        <w:t xml:space="preserve">Contents of education: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podstawowe pojęcia prawoznawstwa, drogi publiczne jako szczególne rodzaje nieruchomości, budowa i utrzymanie drogi publicznej, odpowiedzialność zarządcy drogi publicznej, podstawowe zasady prawa transportowego, prowadzenie działalności gospodarczej w zakresie przewozu, umowa przewozu, charakter prawny umowy przewozu, zawarcie umowy przewozu, regulaminy i ogólne warunki przewozu, zasady przewozu osób i przesyłek bagażowych, bilet, list bagażowy, prawa i obowiązki przewoźnika oraz pasażera, przewozy grupowe, zasady przewozu towarów, prawa i obowiązki wysyłającego i odbiorcy, list przewozowy, likwidacja przesyłki, przewóz rzeczy szczególnych oraz towarów niebezpiecznych, przewóz zwierząt, zadania i funkcje organów administracyjnych w zakresie wykonywania działalności przewozowej, odpowiedzialność cywilna za niewykonanie lub nienależyte wykonanie przewozu, inne umowy przewozowe, strategia rozwoju transportu w Polsce, zasady wykonywania przewozu na gruncie prawa międzynarodowego, a w szczególności prawa Unii Europejskiej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Metody oceny: </w:t>
+        <w:t xml:space="preserve">Methods of evaluation: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny obejmujący pytania testowe i pytania opisowe (tzw. kazusy).
 Student, który zaliczył przedmiot potrafi:
 3.0	udzielić odpowiedzi na przynajmniej połowę pytań testowych i rozwiązać przynajmniej jeden problem praktyczny
 3.5	udzielić odpowiedzi na przynajmniej 60% pytań testowych i rozwiązać przynajmniej jeden problem praktyczny
 4.0	udzielić odpowiedzi na przynajmniej 70% pytań testowych i rozwiązać przynajmniej jeden problem praktyczny
 4.5	udzielić odpowiedzi na przynajmniej 80% pytań testowych i rozwiązać przynajmniej jeden problem praktyczny
 5.0	udzielić odpowiedzi na 100% pytań testowych i rozwiązać przynajmniej jeden problem praktyczny lub udzielić odpowiedzi na przynajmniej 70% pytań testowych i rozwiązać co najmniej dwa problemy praktyczne
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Egzamin: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Literatura: </w:t>
+        <w:t xml:space="preserve">Exam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Literature: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Literatura podstawowa:
 1. Kotlarski A., Prawo przewozowe z komentarzem, Warszawa 2003;
 Literatura dodatkowa:
 1. Polkowska M., Pojęcie szkody i odpowiedzialność cywilna przewoźnika w systemie warszawsko – montrealskim, Palestra z 2004 r. nr 9 –10, s. 25 – 44;
 2. Wesołowski K., Odpowiedzialność przewoźnika za szkody przy przewozie przesyłek w świetle ustawy - Prawo przewozowe, Zielona Góra 1995;
 3. Żylicz M., Międzynarodowe prawo lotnicze, Warszawa 2002;
 4. Żylicz M., Zasady odpowiedzialności za szkodę na osobie pasażera w międzynarodowym, europejskim i polskim prawie lotniczym, Palestra z 2004 r. nr 5 – 6, s. 48 - 57.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Witryna www przedmiotu: </w:t>
+        <w:t xml:space="preserve">Website of the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">www.ans.pw.edu.pl/cwozniak.php</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Uwagi: </w:t>
+        <w:t xml:space="preserve">Notes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O ile nie powoduje to zmian w zakresie powiązań danego modułu zajęć z kierunkowymi efektami kształcenia w treściach kształcenia mogą być wprowadzane na bieżąco zmiany związane z uwzględnieniem najnowszych osiągnięć naukowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Charakterystyki przedmiotowe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - wiedza</w:t>
+        <w:t>General academic profile - knowledge</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawową terminologię funkcjonowania przedsiębiorstw w zakresie wykonywania działalności transportowej, zarządzania oraz prawa działalności gospodarczej - rozumie jej źródła i zastosowania w praktyce.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Egzamin pisemny testowy i opisowy, zawierający m.in. kazusy. Zalicza większość arytmetyczna punktów. Ocena zależy od arbitralnej oceny wykładowcy.</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10, Tr1A_W13, Tr1A_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -783,149 +783,149 @@
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, III.P6S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma uporządkowaną wiedzę w zakresie wykonywania działalności transportowej - zawierania i wykonywania umów w zakresie transportu, a także wynikającej stąd odpowiedzialności.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Egzamin pisemny testowy i opisowy, zawierający m.in. kazusy. Zalicza większość arytmetyczna punktów. Ocena zależy od arbitralnej oceny wykładowcy.</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W14, Tr1A_W10</w:t>
+        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W13, Tr1A_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+        <w:t>General academic profile - skils</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi posługiwać się źródłami prawa w celu analizowania sytuacji faktycznych.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Egzamin pisemny testowy i opisowy, zawierający m.in. kazusy. Zalicza większość arytmetyczna punktów. Ocena zależy od arbitralnej oceny wykładowcy.</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -933,149 +933,149 @@
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi rekonstruować na podstawie przepisów prawa obowiązki i uprawnienia stron umów transportowych.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Egzamin pisemny testowy i opisowy, zawierający m.in. kazusy. Zalicza większość arytmetyczna punktów. Ocena zależy od arbitralnej oceny wykładowcy.</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+        <w:t>General academic profile - social competences</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma świadomość poziomu swojej wiedzy i umiejętności z zakresu prawa transportowego, rozumie konieczność dalszego doskonalenia się zawodowego i rozwoju osobistego.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Egzamin pisemny testowy i opisowy, zawierający m.in. kazusy. Zalicza większość arytmetyczna punktów. Ocena zależy od arbitralnej oceny wykładowcy.</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1083,69 +1083,69 @@
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma świadomość problemów związanych z zastosowaniem teorii prawa transportowego do realnych sytuacji.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Egzamin pisemny testowy i opisowy, zawierający m.in. kazusy. Zalicza większość arytmetyczna punktów. Ocena zależy od arbitralnej oceny wykładowcy.</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_K02, Tr1A_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>