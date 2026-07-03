--- v2 (2026-02-06)
+++ v3 (2026-07-03)
@@ -1089,67 +1089,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin – część pisemna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W10, Tr1A_W13</w:t>
+        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W13, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1169,67 +1169,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U09, Tr1A_U10, Tr1A_U08</w:t>
+        <w:t xml:space="preserve">Tr1A_U08, Tr1A_U09, Tr1A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi projektować  oraz modernizować systemy oceny niezawodności i bezpieczeństwa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>