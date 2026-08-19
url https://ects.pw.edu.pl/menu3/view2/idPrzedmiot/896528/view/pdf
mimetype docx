--- v4 (2026-07-28)
+++ v5 (2026-08-19)
@@ -965,271 +965,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna standardy bezpieczeństwa wg polskich i międzynarodowych norm w zakresie środków transportu i infrastruktury oraz homologację i testy dopuszczeniowe, standardy, testy i monitoring dla pojazdów lądowych i statków powietrznych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin  – część pisemna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W10, Tr1A_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna standardy bezpieczeństwa wg polskich i międzynarodowych norm w zakresie środków transportu i infrastruktury oraz homologację i testy dopuszczeniowe, standardy, testy i monitoring dla pojazdów lądowych i statków powietrznych </w:t>
+        <w:t xml:space="preserve">Rozumie znaczenie badań prenormatywneych oraz normatywne okresy technicznej eksploatacji środków transportu. Kontrole bezpieczeństwa funkcjonowania środków transportu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin  – część pisemna</w:t>
+        <w:t xml:space="preserve">egzamin – część pisemna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W10, Tr1A_W13</w:t>
+        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W10, Tr1A_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie znaczenie badań prenormatywneych oraz normatywne okresy technicznej eksploatacji środków transportu. Kontrole bezpieczeństwa funkcjonowania środków transportu</w:t>
+        <w:t xml:space="preserve">Potrafi ocenić  zasoby pracy technicznych środków transportu i stosować istniejące rozwiązania techniczne i informatyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin – część pisemna</w:t>
+        <w:t xml:space="preserve">wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W10, Tr1A_W13</w:t>
+        <w:t xml:space="preserve">Tr1A_U08, Tr1A_U09, Tr1A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi projektować  oraz modernizować systemy oceny niezawodności i bezpieczeństwa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>