--- v2 (2026-05-06)
+++ v3 (2026-09-30)
@@ -828,67 +828,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład: egz. – część pisemna, ew. cz. ustna, ćwiczenia: zaliczenie </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W11, Tr1A_W03</w:t>
+        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Znajomość cech i własności sygnałów drganiowych i wibroakustycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1038,51 +1038,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - egz. – część pisemna, ew. cz. ustna, ćwiczenia,  zaliczenie </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W08</w:t>
+        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>