--- v5 (2026-07-02)
+++ v6 (2026-10-21)
@@ -876,51 +876,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny oraz ew. egzamin ustny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W08</w:t>
+        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1226,67 +1226,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny oraz ew. egzamin ustny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W10</w:t>
+        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wypadki komunikacyjne i ich skutki społeczne i dla środowiska. Nadzwyczajne zagrożenia ekologiczne w transporcie, ratownictwo techniczne. Podstawowe zagrożenia środowiska transportem towarów niebezpiecznych, monitoring środowiska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>