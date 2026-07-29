--- v2 (2026-03-22)
+++ v3 (2026-07-29)
@@ -1000,121 +1000,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KO, P7U_K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW142_K02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma wiedzę i przekonanie o fundamentalnej roli "mowy ciała" w skutecznej komunikacji interpersonalnej. Ma świadomość własnej samooceny jak również obszarów, które chciałby rozwijać.										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian (test).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_K01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KO</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KO, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW142_K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Ma świadomość roli technik wpływu społecznego oraz konsekwencji wynikających ze "skąpstwa poznawczego".												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>