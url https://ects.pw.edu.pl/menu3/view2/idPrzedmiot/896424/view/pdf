--- v3 (2026-07-29)
+++ v4 (2026-08-19)
@@ -850,51 +850,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U04, AiR2_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, P7U_U, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW142_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student posiada umiejętności przeprowadzenia skutecznej prezentacji na dowolny temat. Potrafi wykorzystać wiedzę i zasady efektywnej komunikacji w życiu zawodowym, podczas rozmowy kwalifikacyjnej. 										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1000,51 +1000,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KO, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW142_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Ma wiedzę i przekonanie o fundamentalnej roli "mowy ciała" w skutecznej komunikacji interpersonalnej. Ma świadomość własnej samooceny jak również obszarów, które chciałby rozwijać.										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>