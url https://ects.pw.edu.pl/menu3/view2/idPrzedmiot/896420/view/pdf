--- v2 (2026-03-23)
+++ v3 (2026-06-16)
@@ -759,271 +759,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS705_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna najbardziej istotne zjawiska biochemiczne zachodzące w tkankach ciała. Zna problemy inżynierskie z zakresu ergonomii.															</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium II.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS705_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS685_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna najbardziej istotne zjawiska biochemiczne zachodzące w tkankach ciała. Zna problemy inżynierskie z zakresu ergonomii.															</w:t>
+        <w:t xml:space="preserve">Potrafi integrować wiedzę z różnych dziedzin: mechaniki, medycyny, metod numerycznych.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium II.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W02</w:t>
+        <w:t xml:space="preserve">AiR2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS685_U2: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS705_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi integrować wiedzę z różnych dziedzin: mechaniki, medycyny, metod numerycznych.																					</w:t>
+        <w:t xml:space="preserve">Potrafi udoskonalać modele biomechaniczne.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium II.</w:t>
+        <w:t xml:space="preserve">Kolokwium I.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U12</w:t>
+        <w:t xml:space="preserve">AiR2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS705_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zidentyfikować zagrożenia na stanowisku pracy oraz zaproponować odpowiednie środki zwiększające poziom bezpieczeństwa w pracy.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>