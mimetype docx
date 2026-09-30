--- v8 (2026-08-19)
+++ v9 (2026-09-30)
@@ -799,411 +799,411 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student ma uporządkowaną i pogłębioną wiedzę na temat struktur mechanicznych i napędów wykorzystywanych w budowie protez kończyn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zaliczenie etapów prac laboratoryjnych, sprawdzian końcowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_W08, AiR2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma uporządkowaną i pogłębioną wiedzę na temat struktur mechanicznych i napędów wykorzystywanych w budowie protez kończyn.</w:t>
+        <w:t xml:space="preserve">Student ma poszerzoną i pogłębioną wiedzę w zakresie pomiarów wielkości fizycznych, w tym sygnałów biologicznych, na potrzeby sterowania zaawansowanymi protezami bionicznymi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie etapów prac laboratoryjnych, sprawdzian końcowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W10, AiR2_W08</w:t>
+        <w:t xml:space="preserve">AiR2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma poszerzoną i pogłębioną wiedzę w zakresie pomiarów wielkości fizycznych, w tym sygnałów biologicznych, na potrzeby sterowania zaawansowanymi protezami bionicznymi. </w:t>
+        <w:t xml:space="preserve">Student ma poszerzoną i pogłębioną wiedzę w zakresie nowoczesnych metod pomiarowych z wykorzystaniem zaawansowanych metod komputerowych na potrzeby projektowania protez kończyn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie etapów prac laboratoryjnych, sprawdzian końcowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W06</w:t>
+        <w:t xml:space="preserve">AiR2_W06, AiR2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma poszerzoną i pogłębioną wiedzę w zakresie nowoczesnych metod pomiarowych z wykorzystaniem zaawansowanych metod komputerowych na potrzeby projektowania protez kończyn.</w:t>
+        <w:t xml:space="preserve">Student potrafi pozyskiwać, analizować i twórczo wykorzystać informacje z różnych źródeł, w tym w języku angielskim, na potrzeby projektowania i wytwarzania protez kończyn i ich elementów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie etapów prac laboratoryjnych, sprawdzian końcowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W06, AiR2_W10</w:t>
+        <w:t xml:space="preserve">AiR2_U01, AiR2_U05, AiR2_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi pozyskiwać, analizować i twórczo wykorzystać informacje z różnych źródeł, w tym w języku angielskim, na potrzeby projektowania i wytwarzania protez kończyn i ich elementów.</w:t>
+        <w:t xml:space="preserve">Student potrafi zaplanować i zrealizować złożony projekt z zakresu biomechaniki i biorobotyki wymagający wiedzy multidyscyplinarnej i pracy zespołowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie etapów prac laboratoryjnych, sprawdzian końcowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U01, AiR2_U05, AiR2_U20</w:t>
+        <w:t xml:space="preserve">AiR2_U06, AiR2_U12, AiR2_U15, AiR2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P7U_U, I.P7S_UO, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, III.P6S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi ocenić i dokonać właściwego wyboru materiałów i metod wytwarzania do opracowania innowacyjnych rozwiązań w zakresie biorobotyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>