--- v5 (2026-05-08)
+++ v6 (2026-06-17)
@@ -933,67 +933,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prace domowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W10, AiR2_W07, AiR2_W01</w:t>
+        <w:t xml:space="preserve">AiR2_W07, AiR2_W01, AiR2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student ma wiedzę dotyczącą zastosowań logiki w sztucznej inteligencji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1214,67 +1214,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prace domowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W10, AiR2_W07, AiR2_W01</w:t>
+        <w:t xml:space="preserve">AiR2_W07, AiR2_W01, AiR2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EW8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student ma wiedzę na temat zastosowań sztucznej inteligencji, w tym w mechanice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1504,67 +1504,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prace domowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U18, AiR2_U06, AiR2_U12</w:t>
+        <w:t xml:space="preserve">AiR2_U06, AiR2_U12, AiR2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi rozwiązać zadanie wnioskowania probabilistycznego z użyciem sieci Bayesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>