--- v6 (2026-06-17)
+++ v7 (2026-07-29)
@@ -933,51 +933,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prace domowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W07, AiR2_W01, AiR2_W10</w:t>
+        <w:t xml:space="preserve">AiR2_W01, AiR2_W10, AiR2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1214,51 +1214,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prace domowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W07, AiR2_W01, AiR2_W10</w:t>
+        <w:t xml:space="preserve">AiR2_W01, AiR2_W10, AiR2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1590,51 +1590,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U06, AiR2_U12, AiR2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi rozwiązać zadanie uczenia ze wzmocnieniem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>