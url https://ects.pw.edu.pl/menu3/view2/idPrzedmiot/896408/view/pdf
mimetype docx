--- v8 (2026-08-19)
+++ v9 (2026-09-30)
@@ -862,71 +862,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student ma uporządkowaną wiedzę w temacie segmentacji i operacji na obrazach binarnych. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian z zajęcia laboratoryjnego, sprawdzian z wykładów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma uporządkowaną wiedzę w temacie segmentacji i operacji na obrazach binarnych. </w:t>
+        <w:t xml:space="preserve">Student ma uporządkowaną wiedzę w temacie klasyfikacji i detekcji obiektów w obrazach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian z zajęcia laboratoryjnego, sprawdzian z wykładów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -945,178 +1015,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EW5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma uporządkowaną wiedzę w temacie klasyfikacji i detekcji obiektów w obrazach. </w:t>
+        <w:t xml:space="preserve">Student ma pogłębioną wiedzę w temacie konwolucyjnych sieci neuronowych w przetwarzaniu obrazów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian z zajęcia laboratoryjnego, sprawdzian z wykładów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W12</w:t>
+        <w:t xml:space="preserve">AiR2_W11, AiR2_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>