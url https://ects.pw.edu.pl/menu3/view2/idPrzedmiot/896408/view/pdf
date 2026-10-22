--- v9 (2026-09-30)
+++ v10 (2026-10-22)
@@ -862,51 +862,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student ma uporządkowaną wiedzę w temacie segmentacji i operacji na obrazach binarnych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>