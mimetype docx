--- v3 (2026-03-22)
+++ v4 (2026-05-06)
@@ -769,497 +769,497 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR2_W01, AiR2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie klasycznych metod iteracyjnych dla układów równań liniowych i nieliniowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_W01, AiR2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie metody różnic skończonych i metody elementów skończonych stosowanych do prostych zagadnień brzegowych formułowanych dla równań różniczkowych zwyczajnych i cząstkowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_W01, AiR2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Orientuje się w podstawowych algorytmach numerycznych algebry numerycznej związanych z zagadnienie na wartości i wektory własne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR2_W10, AiR2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie klasycznych metod iteracyjnych dla układów równań liniowych i nieliniowych</w:t>
+        <w:t xml:space="preserve">Potrafi porównać i ocenić krytycznie właściwości poznanych metod całkowania równań różniczkowych zwyczajnych; potrafi opracować implementację prostej metody wielokrokowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian</w:t>
+        <w:t xml:space="preserve">zaliczenie ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W01, AiR2_W10</w:t>
+        <w:t xml:space="preserve">AiR2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie metody różnic skończonych i metody elementów skończonych stosowanych do prostych zagadnień brzegowych formułowanych dla równań różniczkowych zwyczajnych i cząstkowych.</w:t>
+        <w:t xml:space="preserve">Potrafi omówić ograniczenia stosowalności algorytmów skończonych typu eliminacji Gaussa, uzasadnić potrzebę stosowania  metod iteracyjnych oraz  - w wybranych przypadkach – zweryfikować warunki ich zbieżności.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian</w:t>
+        <w:t xml:space="preserve">zaliczenie ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W01, AiR2_W10</w:t>
+        <w:t xml:space="preserve">AiR2_U06, AiR2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EW4: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Orientuje się w podstawowych algorytmach numerycznych algebry numerycznej związanych z zagadnienie na wartości i wektory własne.</w:t>
+        <w:t xml:space="preserve">Wykorzystując podane procedury potrafi rozwiązań zadanie inżynierskie wymagające zastosowania metody Newtona-Raphsona; potrafi opisać i uzasadnić potrzebę stosowania technik wspomagających efektywne rozwiązywanie układów algebraicznych nieliniowych (podrelaksacja, homotopia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian</w:t>
+        <w:t xml:space="preserve">zaliczenie ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W01, AiR2_W10</w:t>
+        <w:t xml:space="preserve">AiR2_U06, AiR2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zastosować właściwą aproksymację różnicową lub MES-owską do liniowego brzegowego zagadnienia różniczkowego zwyczajnego i wskazać odpowiednie algorytmy algebraiczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>