--- v4 (2026-05-06)
+++ v5 (2026-08-20)
@@ -979,67 +979,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W10, AiR2_W01</w:t>
+        <w:t xml:space="preserve">AiR2_W01, AiR2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>
@@ -1145,51 +1145,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U06, AiR2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykorzystując podane procedury potrafi rozwiązań zadanie inżynierskie wymagające zastosowania metody Newtona-Raphsona; potrafi opisać i uzasadnić potrzebę stosowania technik wspomagających efektywne rozwiązywanie układów algebraicznych nieliniowych (podrelaksacja, homotopia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>