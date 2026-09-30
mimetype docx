--- v7 (2026-08-20)
+++ v8 (2026-09-30)
@@ -1489,51 +1489,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK707_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi rozwiązać zadanie optymalizacji układu technicznego z zastosowaniem narzędzi własnych lub dedykowanych.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1629,51 +1629,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P8S_UW, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P8S_UW, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK707_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi przygotować i przedstawić prezentację na temat sformułowania i rozwiązania zadania optymalizacji.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>