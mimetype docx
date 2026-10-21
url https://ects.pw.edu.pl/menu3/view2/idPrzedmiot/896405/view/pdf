--- v8 (2026-09-30)
+++ v9 (2026-10-21)
@@ -1123,347 +1123,347 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian nr 1 i 2; praca domowa nr 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK707_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi sformułować zadanie optymalizacji układu technicznego.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian nr 1 i 2; praca domowa nr 1 i 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK707_U02: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK707_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi sformułować zadanie optymalizacji układu technicznego.																					</w:t>
+        <w:t xml:space="preserve">Student potrafi dobrać metodę optymalizacji odpowiednią do postawionego zadania.																																			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian nr 1 i 2; praca domowa nr 1 i 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK707_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać metodę optymalizacji odpowiednią do postawionego zadania.																																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian nr 1 i 2; praca domowa nr 1 i 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P8S_UW, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK707_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać metodę optymalizacji odpowiednią do postawionego zadania.																																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian nr 1 i 2; praca domowa nr 1 i 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">P7U_U, I.P8S_UW, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK707_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi rozwiązać zadanie optymalizacji układu technicznego z zastosowaniem narzędzi własnych lub dedykowanych.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>