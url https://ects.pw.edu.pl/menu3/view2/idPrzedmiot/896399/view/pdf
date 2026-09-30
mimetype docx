--- v5 (2026-08-19)
+++ v6 (2026-09-30)
@@ -796,51 +796,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W02, AiR2_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W, I.P7S_WK, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student ma ugruntowaną wiedzę na temat programowania robotów i zautomatyzowanych systemów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1086,51 +1086,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi zbudować i przetestować prosty układ robotyczny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1156,51 +1156,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi udokumentować i zaprezentować wykonane zadanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>