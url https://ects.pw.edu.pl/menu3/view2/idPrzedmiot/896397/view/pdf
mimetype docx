--- v2 (2026-03-23)
+++ v3 (2026-05-08)
@@ -912,51 +912,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK336A_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student zostaje zapoznany z możliwościami zastosowania metod mechaniki analitycznej w obszarze teorii sterowania optymalnego, analizy układów elektro-mechanicznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1202,51 +1202,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK336A_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi wykorzystać właściwe równanie w celu stworzenia modelu matematycznego dynamiki  układów nieswobodnych, w tym: nieholonomicznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>