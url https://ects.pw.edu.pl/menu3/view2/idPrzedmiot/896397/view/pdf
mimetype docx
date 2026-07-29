--- v3 (2026-05-08)
+++ v4 (2026-07-29)
@@ -1202,51 +1202,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK336A_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi wykorzystać właściwe równanie w celu stworzenia modelu matematycznego dynamiki  układów nieswobodnych, w tym: nieholonomicznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1342,51 +1342,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK336A_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi zastosować metody mechaniki analitycznej do wyznaczenia optymalnych sterowań układów o prostym modelu matematycznym, potrafi stworzyć model i przeprowadzić analizę prostych układów elektro-mechanicznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>